--- v0 (2026-04-02)
+++ v1 (2026-07-28)
@@ -462,51 +462,51 @@
   <si>
     <t>parties/0/contactPoint/telephone</t>
   </si>
   <si>
     <t>parties/0/contactPoint/url</t>
   </si>
   <si>
     <t>parties/0/roles</t>
   </si>
   <si>
     <t>EB</t>
   </si>
   <si>
     <t>Enugu State Secretariat, PMB 1012, Enugu, Enugu, Nigeria</t>
   </si>
   <si>
     <t>Umahia</t>
   </si>
   <si>
     <t>Ebonyi State</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>Professor Uchenna Eze</t>
+    <t>Professor Ndubueze Mbah</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>https://www.enugustate.gov.ng/</t>
   </si>
   <si>
     <t>buyer</t>
   </si>
   <si>
     <t>#78 OGUI ROAD, ENUGU</t>
   </si>
   <si>
     <t>Procurement Team</t>
   </si>
   <si>
     <t>henennkaconstructionltd@gmail.com</t>
   </si>
   <si>
     <t>08066600508</t>
   </si>
   <si>
     <t>https://www.dueprocess.en.gov.ng/report/economic_operator.php</t>
   </si>