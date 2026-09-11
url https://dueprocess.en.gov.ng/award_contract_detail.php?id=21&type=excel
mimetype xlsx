--- v1 (2026-05-25)
+++ v2 (2026-09-11)
@@ -28,51 +28,51 @@
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="releases" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="award_items" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="award_suppliers" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="awards" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="con_imp_transactions" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="con_items" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="contracts" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="parties" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="ten_documents" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="tender_item_additionalClassification" sheetId="10" state="visible" r:id="rId11"/>
     <sheet name="tender_items" sheetId="11" state="visible" r:id="rId12"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
   <si>
     <t>ocid</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>tag</t>
   </si>
   <si>
     <t>initiationType</t>
   </si>
   <si>
     <t>buyer/id</t>
   </si>
   <si>
     <t>buyer/name</t>
   </si>
   <si>
     <t>planning/rationale</t>
   </si>
   <si>
@@ -450,60 +450,57 @@
   <si>
     <t>parties/0/address/region</t>
   </si>
   <si>
     <t>parties/0/address/postalCode</t>
   </si>
   <si>
     <t>parties/0/address/countryName</t>
   </si>
   <si>
     <t>parties/0/contactPoint/name</t>
   </si>
   <si>
     <t>parties/0/contactPoint/email</t>
   </si>
   <si>
     <t>parties/0/contactPoint/telephone</t>
   </si>
   <si>
     <t>parties/0/contactPoint/url</t>
   </si>
   <si>
     <t>parties/0/roles</t>
   </si>
   <si>
-    <t>EB</t>
+    <t>EN</t>
   </si>
   <si>
     <t>Enugu State Secretariat, PMB 1012, Enugu, Enugu, Nigeria</t>
   </si>
   <si>
-    <t>Umahia</t>
-[...2 lines deleted...]
-    <t>Ebonyi State</t>
+    <t>Enugu</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Professor Ndubueze Mbah</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>https://www.enugustate.gov.ng/</t>
   </si>
   <si>
     <t>buyer</t>
   </si>
   <si>
     <t>92 OGUI ROAD ENUGU</t>
   </si>
   <si>
     <t>Procurement Team</t>
   </si>
   <si>
     <t>eveponindustriesltd@gmail.com</t>
   </si>
@@ -971,145 +968,145 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="44"/>
     <col min="3" max="3" width="32"/>
     <col min="4" max="4" width="46"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="50"/>
     <col min="7" max="7" width="55"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E1" t="s">
         <v>169</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>170</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>78</v>
       </c>
       <c r="C2" t="s">
         <v>43</v>
       </c>
       <c r="D2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E2">
         <v>56101504</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
       <c r="G2" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="44"/>
     <col min="3" max="3" width="32"/>
     <col min="4" max="4" width="46"/>
     <col min="5" max="5" width="33"/>
     <col min="6" max="6" width="37"/>
     <col min="7" max="7" width="24"/>
     <col min="8" max="8" width="25"/>
     <col min="9" max="9" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E1" t="s">
+        <v>173</v>
+      </c>
+      <c r="F1" t="s">
         <v>174</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>175</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>176</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>78</v>
       </c>
       <c r="C2" t="s">
         <v>43</v>
       </c>
       <c r="D2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E2">
         <v>56101504</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
       <c r="G2">
         <v>3000</v>
       </c>
       <c r="H2" t="s">
         <v>114</v>
       </c>
       <c r="I2" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L2"/>
   <cols>
@@ -1713,201 +1710,201 @@
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>78</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
       <c r="F2" t="s">
         <v>140</v>
       </c>
       <c r="G2" t="s">
         <v>141</v>
       </c>
       <c r="H2" t="s">
         <v>142</v>
       </c>
       <c r="I2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J2">
+        <v>400102</v>
+      </c>
+      <c r="K2" t="s">
         <v>143</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="M2" t="s">
         <v>47</v>
       </c>
       <c r="N2" t="s">
+        <v>145</v>
+      </c>
+      <c r="O2" t="s">
         <v>146</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
       <c r="C3">
         <v>48779</v>
       </c>
       <c r="D3" t="s">
         <v>85</v>
       </c>
       <c r="E3" t="s">
         <v>85</v>
       </c>
       <c r="G3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" t="s">
+        <v>82</v>
+      </c>
+      <c r="J3" t="s">
         <v>149</v>
       </c>
-      <c r="I3" t="s">
-[...2 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>150</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s" s="7">
         <v>151</v>
       </c>
-      <c r="L3" t="s" s="7">
+      <c r="M3" t="s">
         <v>152</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="44"/>
     <col min="3" max="3" width="10"/>
     <col min="4" max="4" width="32"/>
     <col min="5" max="5" width="32"/>
     <col min="6" max="6" width="25"/>
     <col min="7" max="7" width="31"/>
     <col min="8" max="8" width="23"/>
     <col min="9" max="9" width="41"/>
     <col min="10" max="10" width="26"/>
     <col min="11" max="11" width="28"/>
     <col min="12" max="12" width="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E1" t="s">
         <v>155</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>156</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>157</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>158</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>159</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>160</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>78</v>
       </c>
       <c r="C2">
         <v>1.0</v>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2">
         <v>1.0</v>
       </c>
       <c r="F2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2" t="s">
         <v>163</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>164</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>165</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>166</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="L2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>