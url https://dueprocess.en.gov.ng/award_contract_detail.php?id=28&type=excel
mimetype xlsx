--- v0 (2026-04-02)
+++ v1 (2026-09-11)
@@ -450,60 +450,60 @@
   <si>
     <t>parties/0/address/region</t>
   </si>
   <si>
     <t>parties/0/address/postalCode</t>
   </si>
   <si>
     <t>parties/0/address/countryName</t>
   </si>
   <si>
     <t>parties/0/contactPoint/name</t>
   </si>
   <si>
     <t>parties/0/contactPoint/email</t>
   </si>
   <si>
     <t>parties/0/contactPoint/telephone</t>
   </si>
   <si>
     <t>parties/0/contactPoint/url</t>
   </si>
   <si>
     <t>parties/0/roles</t>
   </si>
   <si>
-    <t>EB</t>
+    <t>EN</t>
   </si>
   <si>
     <t>Enugu State secretariat, Enugu, Enugu State</t>
   </si>
   <si>
-    <t>Umahia</t>
-[...2 lines deleted...]
-    <t>Ebonyi State</t>
+    <t>Enugu</t>
+  </si>
+  <si>
+    <t>Enugu State</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>https://www.enugustate.gov.ng/</t>
   </si>
   <si>
     <t>buyer</t>
   </si>
   <si>
     <t>No. 5 Chari Close, Off Bobo Street Maitama</t>
   </si>
   <si>
     <t>Procurement Team</t>
   </si>
   <si>
     <t>info@idcnigeria.com</t>
   </si>
   <si>
     <t>07036717628</t>
   </si>
   <si>
     <t>https://www.dueprocess.en.gov.ng/report/economic_operator.php</t>
   </si>
@@ -1690,51 +1690,51 @@
       <c r="B2" t="s">
         <v>78</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
       <c r="F2" t="s">
         <v>140</v>
       </c>
       <c r="G2" t="s">
         <v>141</v>
       </c>
       <c r="H2" t="s">
         <v>142</v>
       </c>
       <c r="I2" t="s">
         <v>143</v>
       </c>
       <c r="J2">
-        <v>480271</v>
+        <v>400102</v>
       </c>
       <c r="K2" t="s">
         <v>144</v>
       </c>
       <c r="M2" t="s">
         <v>47</v>
       </c>
       <c r="O2" t="s">
         <v>145</v>
       </c>
       <c r="P2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
       <c r="C3">
         <v>801962</v>
       </c>
       <c r="D3" t="s">